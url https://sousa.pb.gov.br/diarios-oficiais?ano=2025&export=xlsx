--- v0 (2026-07-14)
+++ v1 (2026-10-16)
@@ -125,51 +125,51 @@
   <si>
     <t>1545 - edicao_especial_de_dezembro2.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1544 - Edição Especial de Dezembro de 2025	</t>
   </si>
   <si>
     <t>2025-12-12</t>
   </si>
   <si>
     <t>1544 - edicao_especial_de_dezembro25.pdf</t>
   </si>
   <si>
     <t>Edição 1543 - Edição Especial de Dezembro de 2025</t>
   </si>
   <si>
     <t>1543 - edicao_especial_de_dezembro3.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1542 - Edição Especial de Dezembro de 2025	</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
-    <t>1542 - edicao_especial_de_dezembro.pdf</t>
+    <t>1542 - edicao_especial_de_dezembro-.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1541 - Edição Especial de Dezembro de 2025	</t>
   </si>
   <si>
     <t>1541 - edicao_especial_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Edição 1539 - Edição Especial de Dezembro de 2025</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>1539 - edicao_especial_de_dezembro-25.pdf</t>
   </si>
   <si>
     <t>Edição 1538 - Edição Especial de Dezembro de 2025</t>
   </si>
   <si>
     <t>2025-12-05</t>
   </si>
   <si>
     <t>1538 - edicao_especial_de_dezembro2.pdf</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>1528 - edicao_especial_de_dezembro-25.pdf</t>
   </si>
   <si>
     <t>Edição 1527 - Edição Especial de Dezembro de 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1526 - Edição Especial de Dezembro de 2025	</t>
   </si>
   <si>
     <t>1526 - edicao_especial_de_dezembro.25.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1525 - Edição Especial de Novembro de 2025	</t>
   </si>
   <si>
     <t>2025-11-28</t>
   </si>
   <si>
     <t>1525 - edicao_especial_de_novembro-25.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1524 - Edição Especial de Novembro de 2025	</t>
   </si>
   <si>
-    <t>1524 - edicao_especial_de_novembro-25.pdf</t>
+    <t>1524 - edicao_especial_de_novembro-.pdf</t>
   </si>
   <si>
     <t>Edição 1523 - Edição Especial de Novembro de 2025</t>
   </si>
   <si>
     <t>2025-11-27</t>
   </si>
   <si>
     <t>1523 - edicao_especial_de_novembro25.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1522 - Edição Especial de Novembro de 2025	</t>
   </si>
   <si>
     <t>1522 - edicao_especial_de_novembro25.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1521 - Edição Especial de Novembro de 2025	</t>
   </si>
   <si>
     <t>1521 - edicao_especial_de_novembro25.pdf</t>
   </si>
   <si>
     <t>Edição 1520 - Edição Especial de Novembro de 2025</t>
   </si>